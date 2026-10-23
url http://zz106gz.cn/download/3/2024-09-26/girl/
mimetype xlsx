--- v0 (2026-10-23)
+++ v1 (2026-10-23)
@@ -1300,329 +1300,329 @@
         <is>
           <t>卫生</t>
         </is>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>凳子上、地上有垃圾</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>表扬</t>
         </is>
       </c>
       <c r="B28" s="4" t="n"/>
       <c r="C28" s="4" t="n"/>
       <c r="D28" s="4" t="n"/>
       <c r="E28" s="4" t="n"/>
       <c r="F28" s="4" t="n"/>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
-          <t>高三1/3班</t>
+          <t>高三1/4班</t>
         </is>
       </c>
       <c r="B29" s="4" t="n"/>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>329</t>
+          <t>333</t>
         </is>
       </c>
       <c r="D29" s="4" t="n"/>
       <c r="E29" s="4" t="n"/>
       <c r="F29" s="4" t="n"/>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>高三1班</t>
         </is>
       </c>
       <c r="B30" s="4" t="n"/>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>331</t>
         </is>
       </c>
       <c r="D30" s="4" t="n"/>
       <c r="E30" s="4" t="n"/>
       <c r="F30" s="4" t="n"/>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
-          <t>高三1/4班</t>
+          <t>高三1/3班</t>
         </is>
       </c>
       <c r="B31" s="4" t="n"/>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>333</t>
+          <t>329</t>
         </is>
       </c>
       <c r="D31" s="4" t="n"/>
       <c r="E31" s="4" t="n"/>
       <c r="F31" s="4" t="n"/>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
-          <t>高三2/5班</t>
+          <t>高三2班</t>
         </is>
       </c>
       <c r="B32" s="4" t="n"/>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>223</t>
+          <t>205，203，204，201</t>
         </is>
       </c>
       <c r="D32" s="4" t="n"/>
       <c r="E32" s="4" t="n"/>
       <c r="F32" s="4" t="n"/>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>高三2/8班</t>
         </is>
       </c>
       <c r="B33" s="4" t="n"/>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>260</t>
         </is>
       </c>
       <c r="D33" s="4" t="n"/>
       <c r="E33" s="4" t="n"/>
       <c r="F33" s="4" t="n"/>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
-          <t>高三2班</t>
+          <t>高三3班</t>
         </is>
       </c>
       <c r="B34" s="4" t="n"/>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>203，204，205，201</t>
+          <t>207，209，206，213</t>
         </is>
       </c>
       <c r="D34" s="4" t="n"/>
       <c r="E34" s="4" t="n"/>
       <c r="F34" s="4" t="n"/>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
-          <t>高三3班</t>
+          <t>高三4班</t>
         </is>
       </c>
       <c r="B35" s="4" t="n"/>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>207，213，206，209</t>
+          <t>208，215，324</t>
         </is>
       </c>
       <c r="D35" s="4" t="n"/>
       <c r="E35" s="4" t="n"/>
       <c r="F35" s="4" t="n"/>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
-          <t>高三4班</t>
+          <t>高三5/2班</t>
         </is>
       </c>
       <c r="B36" s="4" t="n"/>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>208，324，215</t>
+          <t>223</t>
         </is>
       </c>
       <c r="D36" s="4" t="n"/>
       <c r="E36" s="4" t="n"/>
       <c r="F36" s="4" t="n"/>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>高三5班</t>
         </is>
       </c>
       <c r="B37" s="4" t="n"/>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>221，218，216</t>
+          <t>218，221，216</t>
         </is>
       </c>
       <c r="D37" s="4" t="n"/>
       <c r="E37" s="4" t="n"/>
       <c r="F37" s="4" t="n"/>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>高三6班</t>
         </is>
       </c>
       <c r="B38" s="4" t="n"/>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>227，225，229</t>
+          <t>229，227，225</t>
         </is>
       </c>
       <c r="D38" s="4" t="n"/>
       <c r="E38" s="4" t="n"/>
       <c r="F38" s="4" t="n"/>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>高三6/2班</t>
         </is>
       </c>
       <c r="B39" s="4" t="n"/>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>154</t>
         </is>
       </c>
       <c r="D39" s="4" t="n"/>
       <c r="E39" s="4" t="n"/>
       <c r="F39" s="4" t="n"/>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>高三7班</t>
         </is>
       </c>
       <c r="B40" s="4" t="n"/>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>233，256，254，231，258，252</t>
+          <t>233，254，256，258，252，231</t>
         </is>
       </c>
       <c r="D40" s="4" t="n"/>
       <c r="E40" s="4" t="n"/>
       <c r="F40" s="4" t="n"/>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>高三8班</t>
         </is>
       </c>
       <c r="B41" s="4" t="n"/>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>253，264，262，251</t>
+          <t>253，251，264，262</t>
         </is>
       </c>
       <c r="D41" s="4" t="n"/>
       <c r="E41" s="4" t="n"/>
       <c r="F41" s="4" t="n"/>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>高三9班</t>
         </is>
       </c>
       <c r="B42" s="4" t="n"/>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>266，268，255，257</t>
+          <t>257，255，268，266</t>
         </is>
       </c>
       <c r="D42" s="4" t="n"/>
       <c r="E42" s="4" t="n"/>
       <c r="F42" s="4" t="n"/>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>高三9/10班</t>
         </is>
       </c>
       <c r="B43" s="4" t="n"/>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>270</t>
         </is>
       </c>
       <c r="D43" s="4" t="n"/>
       <c r="E43" s="4" t="n"/>
       <c r="F43" s="4" t="n"/>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>高三10班</t>
         </is>
       </c>
       <c r="B44" s="4" t="n"/>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>259，261，274，272</t>
+          <t>259，274，272，261</t>
         </is>
       </c>
       <c r="D44" s="4" t="n"/>
       <c r="E44" s="4" t="n"/>
       <c r="F44" s="4" t="n"/>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
-          <t>高三11班</t>
+          <t>高三11/12班</t>
         </is>
       </c>
       <c r="B45" s="4" t="n"/>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>320，327，322</t>
+          <t>325，276</t>
         </is>
       </c>
       <c r="D45" s="4" t="n"/>
       <c r="E45" s="4" t="n"/>
       <c r="F45" s="4" t="n"/>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
-          <t>高三12/11班</t>
+          <t>高三11班</t>
         </is>
       </c>
       <c r="B46" s="4" t="n"/>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>276，325</t>
+          <t>322，320，327</t>
         </is>
       </c>
       <c r="D46" s="4" t="n"/>
       <c r="E46" s="4" t="n"/>
       <c r="F46" s="4" t="n"/>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>高三12班</t>
         </is>
       </c>
       <c r="B47" s="4" t="n"/>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>321，323</t>
         </is>
       </c>
       <c r="D47" s="4" t="n"/>
       <c r="E47" s="4" t="n"/>
       <c r="F47" s="4" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="40">
     <mergeCell ref="A1:F1"/>