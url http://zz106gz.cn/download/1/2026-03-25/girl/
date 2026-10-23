--- v0 (2026-10-23)
+++ v1 (2026-10-23)
@@ -1012,281 +1012,281 @@
         <is>
           <t>卫生</t>
         </is>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>洁具未归位</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>表扬</t>
         </is>
       </c>
       <c r="B19" s="4" t="n"/>
       <c r="C19" s="4" t="n"/>
       <c r="D19" s="4" t="n"/>
       <c r="E19" s="4" t="n"/>
       <c r="F19" s="4" t="n"/>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
-          <t>高一1班</t>
+          <t>高一1/3班</t>
         </is>
       </c>
       <c r="B20" s="4" t="n"/>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>604，602，603，601</t>
+          <t>605</t>
         </is>
       </c>
       <c r="D20" s="4" t="n"/>
       <c r="E20" s="4" t="n"/>
       <c r="F20" s="4" t="n"/>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
-          <t>高一1/3班</t>
+          <t>高一1班</t>
         </is>
       </c>
       <c r="B21" s="4" t="n"/>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>605</t>
+          <t>602，601，603，604</t>
         </is>
       </c>
       <c r="D21" s="4" t="n"/>
       <c r="E21" s="4" t="n"/>
       <c r="F21" s="4" t="n"/>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>高一2班</t>
         </is>
       </c>
       <c r="B22" s="4" t="n"/>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>609，606，610，607，611，608</t>
+          <t>606，607，611，610，608，609</t>
         </is>
       </c>
       <c r="D22" s="4" t="n"/>
       <c r="E22" s="4" t="n"/>
       <c r="F22" s="4" t="n"/>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
-          <t>高一3班</t>
+          <t>高一2/9班</t>
         </is>
       </c>
       <c r="B23" s="4" t="n"/>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>613，612，615，617</t>
+          <t>519</t>
         </is>
       </c>
       <c r="D23" s="4" t="n"/>
       <c r="E23" s="4" t="n"/>
       <c r="F23" s="4" t="n"/>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
-          <t>高一4班</t>
+          <t>高一3班</t>
         </is>
       </c>
       <c r="B24" s="4" t="n"/>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>618，619，621，623，622</t>
+          <t>612，617，615，613</t>
         </is>
       </c>
       <c r="D24" s="4" t="n"/>
       <c r="E24" s="4" t="n"/>
       <c r="F24" s="4" t="n"/>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
-          <t>高一5班</t>
+          <t>高一4班</t>
         </is>
       </c>
       <c r="B25" s="4" t="n"/>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>627，631，624，625</t>
+          <t>623，619，618，622，621</t>
         </is>
       </c>
       <c r="D25" s="4" t="n"/>
       <c r="E25" s="4" t="n"/>
       <c r="F25" s="4" t="n"/>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
-          <t>高一6班</t>
+          <t>高一5/6班</t>
         </is>
       </c>
       <c r="B26" s="4" t="n"/>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>660，656，654，652</t>
+          <t>533</t>
         </is>
       </c>
       <c r="D26" s="4" t="n"/>
       <c r="E26" s="4" t="n"/>
       <c r="F26" s="4" t="n"/>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
-          <t>高一6/5班</t>
+          <t>高一5班</t>
         </is>
       </c>
       <c r="B27" s="4" t="n"/>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>533</t>
+          <t>631，625，627，624</t>
         </is>
       </c>
       <c r="D27" s="4" t="n"/>
       <c r="E27" s="4" t="n"/>
       <c r="F27" s="4" t="n"/>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
-          <t>高一7班</t>
+          <t>高一6班</t>
         </is>
       </c>
       <c r="B28" s="4" t="n"/>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>504，503，505，506，502，507，501</t>
+          <t>654，656，652，660</t>
         </is>
       </c>
       <c r="D28" s="4" t="n"/>
       <c r="E28" s="4" t="n"/>
       <c r="F28" s="4" t="n"/>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
-          <t>高一8班</t>
+          <t>高一7班</t>
         </is>
       </c>
       <c r="B29" s="4" t="n"/>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>509，512，511，510</t>
+          <t>506，501，507，504，503，502，505</t>
         </is>
       </c>
       <c r="D29" s="4" t="n"/>
       <c r="E29" s="4" t="n"/>
       <c r="F29" s="4" t="n"/>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
-          <t>高一9班</t>
+          <t>高一8班</t>
         </is>
       </c>
       <c r="B30" s="4" t="n"/>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>515，514，516</t>
+          <t>510，509，511，512</t>
         </is>
       </c>
       <c r="D30" s="4" t="n"/>
       <c r="E30" s="4" t="n"/>
       <c r="F30" s="4" t="n"/>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
-          <t>高一9/2班</t>
+          <t>高一9班</t>
         </is>
       </c>
       <c r="B31" s="4" t="n"/>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>519</t>
+          <t>514，516，515</t>
         </is>
       </c>
       <c r="D31" s="4" t="n"/>
       <c r="E31" s="4" t="n"/>
       <c r="F31" s="4" t="n"/>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>高一10班</t>
         </is>
       </c>
       <c r="B32" s="4" t="n"/>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>520，521，524，525，523</t>
+          <t>520，523，521，524，525</t>
         </is>
       </c>
       <c r="D32" s="4" t="n"/>
       <c r="E32" s="4" t="n"/>
       <c r="F32" s="4" t="n"/>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>高一11班</t>
         </is>
       </c>
       <c r="B33" s="4" t="n"/>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>529，402，152，401，531</t>
+          <t>152，402，401，529，531</t>
         </is>
       </c>
       <c r="D33" s="4" t="n"/>
       <c r="E33" s="4" t="n"/>
       <c r="F33" s="4" t="n"/>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>高一12班</t>
         </is>
       </c>
       <c r="B34" s="4" t="n"/>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>118，131，124，122，129，120</t>
+          <t>118，122，129，124，120，131</t>
         </is>
       </c>
       <c r="D34" s="4" t="n"/>
       <c r="E34" s="4" t="n"/>
       <c r="F34" s="4" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="32">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A19:E19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="C20:F20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="C21:F21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="C22:F22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="C23:F23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="C24:F24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="C25:F25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="C26:F26"/>
     <mergeCell ref="A27:B27"/>